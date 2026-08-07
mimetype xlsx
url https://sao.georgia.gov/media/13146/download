--- v0 (2025-10-08)
+++ v1 (2026-08-07)
@@ -20,133 +20,134 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29203"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30128"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gets.sharepoint.com/sites/SWAR/SWAR/Single Audit/Single Audit Report/FY 2025 Single Audit/Pass-through Organization Names/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gets.sharepoint.com/sites/SWAR/SWAR/Single Audit/Single Audit Report/FY 2026 Single Audit/Pass-through Organization Names/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="761" documentId="13_ncr:1_{06D13874-534A-4F98-B2DE-04BBA50AE466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{19335DD2-C47C-438C-A49B-27BC4A2C615B}"/>
+  <xr:revisionPtr revIDLastSave="802" documentId="13_ncr:1_{06D13874-534A-4F98-B2DE-04BBA50AE466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{32C0ABE2-9865-4407-B856-81DE21F14DD8}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="822" firstSheet="9" activeTab="20" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="822" firstSheet="25" activeTab="25" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="23" r:id="rId1"/>
     <sheet name="B" sheetId="24" r:id="rId2"/>
     <sheet name="C" sheetId="25" r:id="rId3"/>
     <sheet name="D" sheetId="26" r:id="rId4"/>
     <sheet name="E" sheetId="12" r:id="rId5"/>
     <sheet name="F" sheetId="13" r:id="rId6"/>
     <sheet name="G" sheetId="14" r:id="rId7"/>
     <sheet name="H" sheetId="15" r:id="rId8"/>
     <sheet name="I" sheetId="16" r:id="rId9"/>
     <sheet name="J" sheetId="17" r:id="rId10"/>
     <sheet name="K" sheetId="18" r:id="rId11"/>
     <sheet name="L" sheetId="19" r:id="rId12"/>
     <sheet name="M" sheetId="20" r:id="rId13"/>
     <sheet name="N" sheetId="21" r:id="rId14"/>
     <sheet name="O" sheetId="22" r:id="rId15"/>
     <sheet name="P" sheetId="11" r:id="rId16"/>
     <sheet name="Q" sheetId="6" r:id="rId17"/>
     <sheet name="R" sheetId="7" r:id="rId18"/>
     <sheet name="S" sheetId="8" r:id="rId19"/>
     <sheet name="T" sheetId="9" r:id="rId20"/>
     <sheet name="U" sheetId="10" r:id="rId21"/>
     <sheet name="V" sheetId="1" r:id="rId22"/>
     <sheet name="W" sheetId="2" r:id="rId23"/>
     <sheet name="X" sheetId="3" r:id="rId24"/>
     <sheet name="Y" sheetId="4" r:id="rId25"/>
     <sheet name="Z" sheetId="5" r:id="rId26"/>
     <sheet name="#s" sheetId="27" r:id="rId27"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">N!$A$3:$B$85</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'C'!$A$3:$B$135</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">N!$A$3:$B$86</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="20" hidden="1">U!$A$3:$B$152</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'C'!$A$3:$B$134</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentCalc="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B20" i="15" l="1"/>
   <c r="B6" i="15"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1466" uniqueCount="1413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1476" uniqueCount="1423">
   <si>
     <t>Listing of Organization Names (beginning with the letter A)</t>
   </si>
   <si>
     <t>Organization Name</t>
   </si>
   <si>
     <t>Assigned Number</t>
   </si>
   <si>
     <t xml:space="preserve">A2 Associates, LLC </t>
   </si>
   <si>
     <t xml:space="preserve">	Atlanta CASA</t>
   </si>
   <si>
     <t>Academy of Applied Science</t>
   </si>
   <si>
     <t>AcademyHealth</t>
   </si>
   <si>
     <t>ACDI/VOCA</t>
   </si>
   <si>
@@ -257,50 +258,53 @@
   <si>
     <t>American Association for the Advancement of Science</t>
   </si>
   <si>
     <t>American Association on Health and Disability</t>
   </si>
   <si>
     <t xml:space="preserve">American Chemical Society </t>
   </si>
   <si>
     <t>American College Health Association</t>
   </si>
   <si>
     <t>American College of Rheumatology</t>
   </si>
   <si>
     <t>American Educational Research Association</t>
   </si>
   <si>
     <t xml:space="preserve">American Egg Board            </t>
   </si>
   <si>
     <t>American Fisheries Society</t>
   </si>
   <si>
+    <t>American Forest Foundation</t>
+  </si>
+  <si>
     <t>American Heart Association, Inc.</t>
   </si>
   <si>
     <t>American Institute of Chemical Engineers (AIChE)</t>
   </si>
   <si>
     <t>American Institutes for Research</t>
   </si>
   <si>
     <t xml:space="preserve">American Library Association  </t>
   </si>
   <si>
     <t>American National Red Cross</t>
   </si>
   <si>
     <t>American Physical Society</t>
   </si>
   <si>
     <t>American Planning Association</t>
   </si>
   <si>
     <t>American Society for Engineering Education</t>
   </si>
   <si>
     <t>American Systems</t>
@@ -392,50 +396,53 @@
   <si>
     <t>Artificial Cell Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Arts Midwest                  </t>
   </si>
   <si>
     <t xml:space="preserve">ArunA Biomedical, Inc.          </t>
   </si>
   <si>
     <t>Ascribe Bioscience</t>
   </si>
   <si>
     <t>Associated Universities, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Association for Institutional Research  </t>
   </si>
   <si>
     <t>Association of American Publishers</t>
   </si>
   <si>
     <t>Association of Assistive Technology Act Programs</t>
   </si>
   <si>
+    <t>Association of Food and Drug Officials</t>
+  </si>
+  <si>
     <t>Association of Maternal &amp; Child Health Programs</t>
   </si>
   <si>
     <t>Association of Public Health Laboratories</t>
   </si>
   <si>
     <t xml:space="preserve">Association of Tribal Archives, Libraries, and Museums </t>
   </si>
   <si>
     <t>Association of University Centers On Disabilities</t>
   </si>
   <si>
     <t>Assured Information Security</t>
   </si>
   <si>
     <t>Atomic-6, Inc.</t>
   </si>
   <si>
     <t>ATA Aerospace, LLC</t>
   </si>
   <si>
     <t>ATAC Corporation</t>
   </si>
   <si>
     <t>ATC Materials</t>
@@ -965,50 +972,53 @@
   <si>
     <t>Cobb and Douglas Counties Community Services Board</t>
   </si>
   <si>
     <t>Coffee County</t>
   </si>
   <si>
     <t>Cognitive Engineering Research Institute</t>
   </si>
   <si>
     <t>Cold Spring Harbor Laboratory</t>
   </si>
   <si>
     <t xml:space="preserve">The College of New Jersey </t>
   </si>
   <si>
     <t>Collins Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">Colorado State University     </t>
   </si>
   <si>
     <t>Columbia University</t>
   </si>
   <si>
+    <t>Columbus Consolidated Government</t>
+  </si>
+  <si>
     <t>Columbus Department of Public Health (Georgia)</t>
   </si>
   <si>
     <t>Combustion Science and Engineering, Inc.</t>
   </si>
   <si>
     <t>Commonwealth Trading Partners, Inc.</t>
   </si>
   <si>
     <t>Community Child Care Food Supplement, Inc.</t>
   </si>
   <si>
     <t>Computing Research Association</t>
   </si>
   <si>
     <t>The Concord Consortium</t>
   </si>
   <si>
     <t>Connected Alliances, LLC</t>
   </si>
   <si>
     <t>The Conservation Fund</t>
   </si>
   <si>
     <t>Consolidated Nuclear Security, LLC</t>
@@ -1229,50 +1239,53 @@
   <si>
     <t>Eastern Illinois University</t>
   </si>
   <si>
     <t>Eastern Research Group, Inc.</t>
   </si>
   <si>
     <t>Eccalon, LLC</t>
   </si>
   <si>
     <t>ECOG-ACRIN Cancer Research Group</t>
   </si>
   <si>
     <t>Ecological Waste Coalition of the Philippines, Inc.</t>
   </si>
   <si>
     <t>The Eden Alternative, Inc.</t>
   </si>
   <si>
     <t>EdgeDweller Inc.</t>
   </si>
   <si>
     <t>Edison Welding Institute</t>
   </si>
   <si>
+    <t>Educational Credit Management Corporation</t>
+  </si>
+  <si>
     <t>Educational Testing Service</t>
   </si>
   <si>
     <t>Eduworks Corporation</t>
   </si>
   <si>
     <t>Electric Power Research Institute</t>
   </si>
   <si>
     <t>Electro Magnetic Applications, Inc.</t>
   </si>
   <si>
     <t>Electronic Warfare Associates, Inc.</t>
   </si>
   <si>
     <t>Elementum 3D</t>
   </si>
   <si>
     <t>Emmes Corporation</t>
   </si>
   <si>
     <t>Emory Healthcare</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -1310,50 +1323,53 @@
   <si>
     <t>Envisioneering, Inc. </t>
   </si>
   <si>
     <t>Envistacom</t>
   </si>
   <si>
     <t>EOIR Technologies, Inc.</t>
   </si>
   <si>
     <t>Epirus, Inc.</t>
   </si>
   <si>
     <t>EpiSys Science, Inc.</t>
   </si>
   <si>
     <t>EpiVax, Inc.</t>
   </si>
   <si>
     <t>Equal Justice Works</t>
   </si>
   <si>
     <t>ERC, Inc.</t>
   </si>
   <si>
+    <t>ESCA Ecole De Management</t>
+  </si>
+  <si>
     <t>Essential2Life</t>
   </si>
   <si>
     <t>Etegent Technologies, Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Eurasia Foundation       </t>
   </si>
   <si>
     <t>EWA Warrior Services, LLC</t>
   </si>
   <si>
     <t>EXCET, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ExoAnalytic Solutions </t>
   </si>
   <si>
     <t>eXtension</t>
   </si>
   <si>
     <t>Extension Foundation</t>
   </si>
   <si>
     <t>Extreme Scale Solutions, LLC</t>
@@ -1982,50 +1998,53 @@
   <si>
     <t>Job Training Unlimited, Inc.</t>
   </si>
   <si>
     <t>Johns Hopkins University</t>
   </si>
   <si>
     <t>The Johns Hopkins University Applied Physics Laboratory, LLC</t>
   </si>
   <si>
     <t>The Jones Center At Ichauway</t>
   </si>
   <si>
     <t>JT3, LLC</t>
   </si>
   <si>
     <t>JT4, LLC</t>
   </si>
   <si>
     <t>Jumpstart for Young Children, Inc.</t>
   </si>
   <si>
     <t>Juniata College</t>
   </si>
   <si>
+    <t>Justice &amp; Security Strategies, Inc.</t>
+  </si>
+  <si>
     <t>Justice Resource Institute, Inc.</t>
   </si>
   <si>
     <t>Listing of Organization Names (beginning with the letter K)</t>
   </si>
   <si>
     <t>Kaiser Foundation Research Institute</t>
   </si>
   <si>
     <t>Kaiser Permanente</t>
   </si>
   <si>
     <t>Kansas Department of Wildlife and Parks</t>
   </si>
   <si>
     <t xml:space="preserve">Kansas State University       </t>
   </si>
   <si>
     <t>Karagozian and Case, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Karem Aircraft, Inc. </t>
   </si>
   <si>
     <t>Karna, LLC</t>
@@ -2228,50 +2247,53 @@
   <si>
     <t xml:space="preserve">Matrix Research, Inc. </t>
   </si>
   <si>
     <t>Mayo Clinic, Jacksonville</t>
   </si>
   <si>
     <t>Mayo Clinic, Phoenix &amp; Scottsdale</t>
   </si>
   <si>
     <t>Mayo Clinic, Rochester</t>
   </si>
   <si>
     <t>MDRC</t>
   </si>
   <si>
     <t>Medical College of Wisconsin</t>
   </si>
   <si>
     <t>Medical University of South Carolina</t>
   </si>
   <si>
     <t>MediSynergics, LLC</t>
   </si>
   <si>
+    <t>Mediterranean School of Business</t>
+  </si>
+  <si>
     <t>Meharry Medical College</t>
   </si>
   <si>
     <t xml:space="preserve">Mele Associates, Inc.       </t>
   </si>
   <si>
     <t>Mercer University</t>
   </si>
   <si>
     <t>Mercury Mission Systems, LLC</t>
   </si>
   <si>
     <t>MetCure Therapeutics, LLC</t>
   </si>
   <si>
     <t>Metova Federal, LLC</t>
   </si>
   <si>
     <t>MetroLaser, Inc.</t>
   </si>
   <si>
     <t>Metropolitan Area Planning Council (MAPC)</t>
   </si>
   <si>
     <t>Metropolitan Police Department - District of Columbia</t>
@@ -2555,50 +2577,53 @@
   <si>
     <t>Newton County</t>
   </si>
   <si>
     <t>New York Medical College</t>
   </si>
   <si>
     <t>New York R&amp;D Center for Translational Medicine and Therapeutics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">New York University           </t>
   </si>
   <si>
     <t>Newton Consulting &amp; Engineering, Inc.</t>
   </si>
   <si>
     <t>NextFlex</t>
   </si>
   <si>
     <t>NightHawk Biosciences/Scorpius Holdings, Inc.</t>
   </si>
   <si>
     <t>Nikola Corporation</t>
   </si>
   <si>
+    <t>Nile University</t>
+  </si>
+  <si>
     <t>Nirvana Technologies, Inc.</t>
   </si>
   <si>
     <t>Noble Research Institute, LLC</t>
   </si>
   <si>
     <t>NORC at the University of Chicago</t>
   </si>
   <si>
     <t>North American Association for Environmental Education</t>
   </si>
   <si>
     <t>North Carolina Agricultural and Technical State University</t>
   </si>
   <si>
     <t>North Carolina State University</t>
   </si>
   <si>
     <t>North Carolina Sustainable Energy Association</t>
   </si>
   <si>
     <t>North Carolina Wildlife Resources Commission</t>
   </si>
   <si>
     <t>North Pacific Research Board</t>
@@ -3614,50 +3639,53 @@
   <si>
     <t>Trinity University</t>
   </si>
   <si>
     <t>Triton Systems, Inc.</t>
   </si>
   <si>
     <t>Trout Unlimited - National Office</t>
   </si>
   <si>
     <t>Troy University</t>
   </si>
   <si>
     <t>Trusted Science &amp; Technology, Inc.</t>
   </si>
   <si>
     <t>Truth Initiative Foundation</t>
   </si>
   <si>
     <t xml:space="preserve">Tufts University              </t>
   </si>
   <si>
     <t>Tulane University</t>
   </si>
   <si>
+    <t>Turbine Monitoring and Support Services, LLC</t>
+  </si>
+  <si>
     <t>Tuskegee University</t>
   </si>
   <si>
     <t>Listing of Organization Names (beginning with the letter U)</t>
   </si>
   <si>
     <t>UChicago Argonne, LLC</t>
   </si>
   <si>
     <t>UES, Inc.</t>
   </si>
   <si>
     <t>UI Labs</t>
   </si>
   <si>
     <t>UN&amp;UP, LLC</t>
   </si>
   <si>
     <t>Underwriters Laboratories, Inc.</t>
   </si>
   <si>
     <t>Union County, Georgia</t>
   </si>
   <si>
     <t>United Nations</t>
@@ -4185,50 +4213,53 @@
     <t>Voices for Georgia's Children</t>
   </si>
   <si>
     <t>Vuronyx Technologies, LLC</t>
   </si>
   <si>
     <t>Listing of Organization Names (beginning with the letter W)</t>
   </si>
   <si>
     <t>Wake Forest University</t>
   </si>
   <si>
     <t>Wang Electro-Opto Corporation</t>
   </si>
   <si>
     <t>Washington State University</t>
   </si>
   <si>
     <t xml:space="preserve">Washington University </t>
   </si>
   <si>
     <t>Washington University in St. Louis</t>
   </si>
   <si>
     <t>Water Environment Research Foundation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Water Tower Institute, Inc. </t>
   </si>
   <si>
     <t>Wayne State University</t>
   </si>
   <si>
     <t>Waynesburg University</t>
   </si>
   <si>
     <t>Weber State University</t>
   </si>
   <si>
     <t>Weill Cornell Medicine</t>
   </si>
   <si>
     <t>Wellstar Health System, Inc.</t>
   </si>
   <si>
     <t>West Atlanta Watershed Alliance</t>
   </si>
   <si>
     <t>West Central Georgia Workforce Development Corporation</t>
   </si>
   <si>
     <t>West Coast Solutions</t>
   </si>
@@ -4434,67 +4465,66 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4877,59 +4907,59 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B136"/>
+  <dimension ref="A1:B138"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A114" sqref="A114"/>
+      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A98" sqref="A98:B98"/>
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>3</v>
       </c>
@@ -5296,11794 +5326,11874 @@
       <c r="B49">
         <v>1000000049</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50">
         <v>1000000014</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51">
         <v>1000000112</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>1000000042</v>
+        <v>1000000136</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>1000000051</v>
+        <v>1000000042</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>1000000107</v>
+        <v>1000000051</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>1000000015</v>
+        <v>1000000107</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>1000000058</v>
+        <v>1000000015</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>1000000016</v>
+        <v>1000000058</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>1000000017</v>
+        <v>1000000016</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>1000000059</v>
+        <v>1000000017</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>1000000069</v>
+        <v>1000000059</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>1000000087</v>
+        <v>1000000069</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>1000000091</v>
+        <v>1000000087</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>1000000052</v>
+        <v>1000000091</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1000000072</v>
+        <v>1000000052</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1000000124</v>
+        <v>1000000072</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>1000000102</v>
+        <v>1000000124</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>1000000019</v>
+        <v>1000000102</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>1000000119</v>
+        <v>1000000019</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>1000000020</v>
+        <v>1000000119</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>1000000041</v>
+        <v>1000000020</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>1000000080</v>
+        <v>1000000041</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>1000000130</v>
+        <v>1000000080</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>1000000116</v>
+        <v>1000000130</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>1000000045</v>
+        <v>1000000116</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>1000000121</v>
+        <v>1000000045</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>1000000021</v>
+        <v>1000000121</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>1000000097</v>
+        <v>1000000021</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>1000000132</v>
+        <v>1000000097</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>1000000070</v>
+        <v>1000000132</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>1000000075</v>
+        <v>1000000070</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>1000000128</v>
+        <v>1000000075</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>1000000088</v>
+        <v>1000000128</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>1000000022</v>
+        <v>1000000088</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>1000000023</v>
+        <v>1000000022</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>1000000024</v>
+        <v>1000000023</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>1000000085</v>
+        <v>1000000024</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>1000000025</v>
+        <v>1000000085</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>1000000026</v>
+        <v>1000000025</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>1000000065</v>
+        <v>1000000026</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>1000000027</v>
+        <v>1000000065</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>1000000028</v>
+        <v>1000000027</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>1000000086</v>
+        <v>1000000028</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>1000000126</v>
+        <v>1000000086</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>1000000029</v>
+        <v>1000000126</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>1000000099</v>
+        <v>1000000029</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>1000000098</v>
+        <v>1000000099</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>1000000060</v>
+        <v>1000000098</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>1000000030</v>
+        <v>1000000137</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>1000000113</v>
+        <v>1000000060</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>1000000043</v>
+        <v>1000000030</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>1000000100</v>
+        <v>1000000113</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>1000000123</v>
+        <v>1000000043</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>1000000031</v>
+        <v>1000000100</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>1000000129</v>
+        <v>1000000123</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>1000000071</v>
+        <v>1000000031</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>1000000053</v>
+        <v>1000000129</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>1000000133</v>
+        <v>1000000071</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>1000000048</v>
+        <v>1000000053</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>1000000105</v>
+        <v>1000000133</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>1000000061</v>
+        <v>1000000048</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>1000000044</v>
+        <v>1000000105</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>1000000033</v>
+        <v>1000000061</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>1000000067</v>
+        <v>1000000044</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>1000000134</v>
+        <v>1000000033</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>1000000032</v>
+        <v>1000000067</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>1000000090</v>
+        <v>1000000134</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>1000000101</v>
+        <v>1000000032</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>1000000034</v>
+        <v>1000000090</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>1000000063</v>
+        <v>1000000101</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>1000000035</v>
+        <v>1000000034</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>1000000125</v>
+        <v>1000000063</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>1000000082</v>
+        <v>1000000035</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>1000000062</v>
+        <v>1000000125</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>1000000111</v>
+        <v>1000000082</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>1000000089</v>
+        <v>1000000062</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>1000000054</v>
+        <v>1000000111</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>1000000037</v>
+        <v>1000000089</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>1000000127</v>
+        <v>1000000054</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>1000000055</v>
+        <v>1000000037</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>1000000056</v>
+        <v>1000000127</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>1000000038</v>
+        <v>1000000055</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>1000000047</v>
+        <v>1000000056</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>1000000117</v>
+        <v>1000000038</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>1000000039</v>
+        <v>1000000047</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>1000000005</v>
+        <v>1000000117</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>135</v>
       </c>
       <c r="B136">
+        <v>1000000039</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" t="s">
+        <v>136</v>
+      </c>
+      <c r="B137">
+        <v>1000000005</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" t="s">
+        <v>137</v>
+      </c>
+      <c r="B138">
         <v>1000000018</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B136">
-    <sortCondition ref="A3:A136"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B138">
+    <sortCondition ref="A3:A138"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:B22"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="I4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I11" sqref="I11"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A22" sqref="A22:B22"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B4">
         <v>9000000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="B5">
         <v>9000000002</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B6">
         <v>9000000009</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B7">
         <v>9000000016</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B8">
         <v>9000000015</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B9">
         <v>9000000013</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="B10">
         <v>9000000010</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B11">
         <v>9000000019</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="B12">
         <v>9000000003</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="B13">
         <v>9000000011</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B14">
         <v>9000000004</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B15">
         <v>9000000005</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B16">
         <v>9000000006</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="B17">
         <v>9000000018</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="B18">
         <v>9000000007</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B19">
         <v>9000000012</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="B20">
         <v>9000000008</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B21">
         <v>9000000014</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B22">
+        <v>9000000020</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B23">
         <v>9000000017</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B22">
-    <sortCondition ref="A4:A22"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B23">
+    <sortCondition ref="A4:A23"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11:B11"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B4">
         <v>1100000011</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="B5">
         <v>1100000012</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="10" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B6">
         <v>1100000017</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="B7">
         <v>1100000001</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="B8">
         <v>1100000002</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="8" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="B9">
         <v>1100000014</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="10" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B10">
         <v>1100000018</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="10" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="B11">
         <v>1100000020</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="B12">
         <v>1100000010</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="B13">
         <v>1100000004</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="B14">
         <v>1100000005</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="B15">
         <v>1100000006</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="B16">
         <v>1100000013</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="B17">
         <v>1100000016</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="B18">
         <v>1100000007</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="B19">
         <v>1100000015</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="B20">
         <v>1100000008</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="B21">
         <v>1100000019</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="B22">
         <v>1100000009</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B22">
     <sortCondition ref="A4:A22"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:B37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9:B9"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="B4">
         <v>1200000014</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="B5">
         <v>1200000028</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B6">
         <v>1200000001</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="B7">
         <v>1200000026</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="B8">
         <v>1200000002</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="B9">
         <v>1200000034</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="B10">
         <v>1200000027</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B11">
         <v>1200000003</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="B12">
         <v>1200000004</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="B13">
         <v>1200000005</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="B14">
         <v>1200000022</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="B15">
         <v>1200000006</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="B16">
         <v>1200000015</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="B17">
         <v>1200000017</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="B18">
         <v>1200000007</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="B19">
         <v>1200000023</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B20">
         <v>1200000019</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="B21">
         <v>1200000016</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="B22">
         <v>1200000031</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="B23">
         <v>1200000008</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="B24">
         <v>1200000009</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="B25">
         <v>1200000030</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="B26">
         <v>1200000021</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="B27">
         <v>1200000024</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="B28">
         <v>1200000033</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="B29">
         <v>1200000010</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B30">
         <v>1200000011</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B31">
         <v>1200000020</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="B32">
         <v>1200000018</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="B33">
         <v>1200000012</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="B34">
         <v>1200000029</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B35">
         <v>1200000025</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="B36">
         <v>1200000032</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="B37">
         <v>1200000013</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B37">
     <sortCondition ref="A4:A37"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-  <dimension ref="A1:B79"/>
+  <dimension ref="A1:B80"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A69" sqref="A69:B69"/>
+      <pane ySplit="3" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A29" sqref="A29"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="B4">
         <v>1300000002</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="B5">
         <v>1300000049</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="B6">
         <v>1300000003</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B7">
         <v>1300000054</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="B8">
         <v>1300000070</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="B9">
         <v>1300000064</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="B10">
         <v>1300000058</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="B11">
         <v>1300000004</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="B12">
         <v>1300000063</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="B13">
         <v>1300000005</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="B14">
         <v>1300000030</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="B15">
         <v>1300000006</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B16">
         <v>1300000048</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="B17">
         <v>1300000023</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="B18">
         <v>1300000057</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="B19">
         <v>1300000007</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="B20">
         <v>1300000026</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="B21">
         <v>1300000008</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="B22">
         <v>1300000056</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="B23">
         <v>1300000077</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="B24">
         <v>1300000031</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="B25">
         <v>1300000009</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="B26">
         <v>1300000051</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="B27">
         <v>1300000032</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="B28">
         <v>1300000047</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="B29">
-        <v>1300000046</v>
+        <v>1300000079</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="B30">
-        <v>1300000010</v>
+        <v>1300000046</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="B31">
-        <v>1300000011</v>
+        <v>1300000010</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="B32">
-        <v>1300000065</v>
+        <v>1300000011</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="B33">
-        <v>1300000059</v>
+        <v>1300000065</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B34">
-        <v>1300000012</v>
+        <v>1300000059</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="B35">
-        <v>1300000013</v>
+        <v>1300000012</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="B36">
-        <v>1300000074</v>
+        <v>1300000013</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="B37">
-        <v>1300000035</v>
+        <v>1300000074</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="B38">
-        <v>1300000069</v>
+        <v>1300000035</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="B39">
-        <v>1300000037</v>
+        <v>1300000069</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="B40">
-        <v>1300000014</v>
+        <v>1300000037</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="B41">
-        <v>1300000041</v>
+        <v>1300000014</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="B42">
-        <v>1300000029</v>
+        <v>1300000041</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="B43">
-        <v>1300000024</v>
+        <v>1300000029</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B44">
-        <v>1300000067</v>
+        <v>1300000024</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B45">
-        <v>1300000015</v>
+        <v>1300000067</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="B46">
-        <v>1300000016</v>
+        <v>1300000015</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="B47">
-        <v>1300000039</v>
+        <v>1300000016</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="B48">
-        <v>1300000071</v>
+        <v>1300000039</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B49">
-        <v>1300000042</v>
+        <v>1300000071</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B50">
-        <v>1300000060</v>
+        <v>1300000042</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B51">
-        <v>1300000045</v>
+        <v>1300000060</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="B52">
-        <v>1300000017</v>
+        <v>1300000045</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="B53">
-        <v>1300000028</v>
+        <v>1300000017</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B54">
-        <v>1300000066</v>
+        <v>1300000028</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="B55">
-        <v>1300000018</v>
+        <v>1300000066</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B56">
-        <v>1300000036</v>
+        <v>1300000018</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B57">
-        <v>1300000043</v>
+        <v>1300000036</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B58">
-        <v>1300000019</v>
+        <v>1300000043</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="B59">
-        <v>1300000044</v>
+        <v>1300000019</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="B60">
-        <v>1300000020</v>
+        <v>1300000044</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="B61">
-        <v>1300000050</v>
+        <v>1300000020</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B62">
-        <v>1300000075</v>
+        <v>1300000050</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B63">
-        <v>1300000034</v>
+        <v>1300000075</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B64">
-        <v>1300000021</v>
+        <v>1300000034</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="B65">
-        <v>1300000062</v>
+        <v>1300000021</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B66">
-        <v>1300000027</v>
+        <v>1300000062</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="B67">
-        <v>1300000072</v>
+        <v>1300000027</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="B68">
-        <v>1300000022</v>
+        <v>1300000072</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="B69">
-        <v>1300000078</v>
+        <v>1300000022</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="B70">
-        <v>1300000025</v>
+        <v>1300000078</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="B71">
-        <v>1300000076</v>
+        <v>1300000025</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B72">
-        <v>1300000038</v>
+        <v>1300000076</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B73">
-        <v>1300000052</v>
+        <v>1300000038</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="B74">
-        <v>1300000053</v>
+        <v>1300000052</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B75">
-        <v>1300000033</v>
+        <v>1300000053</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="B76">
-        <v>1300000001</v>
+        <v>1300000033</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B77">
-        <v>1300000073</v>
+        <v>1300000001</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="B78">
-        <v>1300000040</v>
+        <v>1300000073</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="B79">
+        <v>1300000040</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" t="s">
+        <v>765</v>
+      </c>
+      <c r="B80">
         <v>1300000055</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B79">
-    <sortCondition ref="A4:A79"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B80">
+    <sortCondition ref="A4:A80"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-  <dimension ref="A1:B86"/>
+  <dimension ref="A1:B87"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A23" sqref="A23"/>
+      <pane ySplit="3" topLeftCell="A58" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A61" sqref="A61:B61"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="B4">
         <v>1400000073</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="B5">
         <v>1400000001</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="B6">
         <v>1400000002</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="B7">
         <v>1400000047</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="B8">
         <v>1400000050</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="B9">
         <v>1400000003</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="B10">
         <v>1400000036</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="B11">
         <v>1400000075</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="8" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="B12">
         <v>1400000052</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="B13">
         <v>1400000004</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="B14">
         <v>1400000005</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="B15">
         <v>1400000074</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B16">
         <v>1400000072</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="B17">
         <v>1400000049</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B18">
         <v>1400000041</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="B19">
         <v>1400000065</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="B20">
         <v>1400000044</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="B21">
         <v>1400000022</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B22">
         <v>1400000042</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="B23">
         <v>1400000083</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="B24">
         <v>1400000032</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B25">
         <v>1400000006</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B26">
         <v>1400000033</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="B27">
         <v>1400000023</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="B28">
         <v>1400000007</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="30">
+    <row r="29" spans="1:2" ht="29.1">
       <c r="A29" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="B29">
         <v>1400000046</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="B30">
         <v>1400000037</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B31">
         <v>1400000031</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="B32">
         <v>1400000070</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="B33">
         <v>1400000059</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B34">
         <v>1400000008</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="B35">
         <v>1400000051</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="B36">
         <v>1400000009</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="B37">
         <v>1400000010</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="B38">
         <v>1400000011</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="B39">
         <v>1400000012</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="B40">
         <v>1400000024</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="B41">
         <v>1400000053</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="B42">
         <v>1400000081</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="B43">
         <v>1400000054</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="B44">
         <v>1400000039</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="B45">
         <v>1400000030</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B46">
         <v>1400000077</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="B47">
         <v>1400000066</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B48">
         <v>1400000013</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="8" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="B49">
         <v>1400000055</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="B50">
         <v>1400000067</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B51">
         <v>1400000034</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="B52">
         <v>1400000061</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B53">
         <v>1400000045</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="B54">
         <v>1400000057</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="B55">
         <v>1400000060</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="B56">
         <v>1400000014</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="B57">
         <v>1400000040</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="B58">
         <v>1400000025</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="B59">
         <v>1400000076</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="B60">
         <v>1400000063</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="B61">
-        <v>1400000068</v>
+        <v>1400000084</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="B62">
-        <v>1400000062</v>
+        <v>1400000068</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="B63">
-        <v>1400000064</v>
+        <v>1400000062</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="B64">
-        <v>1400000071</v>
+        <v>1400000064</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="B65">
-        <v>1400000026</v>
+        <v>1400000071</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="B66">
-        <v>1400000015</v>
+        <v>1400000026</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="B67">
-        <v>1400000016</v>
+        <v>1400000015</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="B68">
-        <v>1400000078</v>
+        <v>1400000016</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B69">
-        <v>1400000035</v>
+        <v>1400000078</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="B70">
-        <v>1400000038</v>
+        <v>1400000035</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="B71">
-        <v>1400000079</v>
+        <v>1400000038</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="B72">
-        <v>1400000017</v>
+        <v>1400000079</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="B73">
-        <v>1400000018</v>
+        <v>1400000017</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="B74">
-        <v>1400000048</v>
+        <v>1400000018</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="B75">
-        <v>1400000019</v>
+        <v>1400000048</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="B76">
-        <v>1400000020</v>
+        <v>1400000019</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="B77">
-        <v>1400000027</v>
+        <v>1400000020</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="B78">
-        <v>1400000021</v>
+        <v>1400000027</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="B79">
-        <v>1400000058</v>
+        <v>1400000021</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="B80">
-        <v>1400000082</v>
+        <v>1400000058</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="B81">
-        <v>1400000028</v>
+        <v>1400000082</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="B82">
-        <v>1400000043</v>
+        <v>1400000028</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="B83">
-        <v>1400000029</v>
+        <v>1400000043</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="B84">
-        <v>1400000069</v>
+        <v>1400000029</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="B85">
-        <v>1400000056</v>
+        <v>1400000069</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="B86">
+        <v>1400000056</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" t="s">
+        <v>850</v>
+      </c>
+      <c r="B87">
         <v>1400000080</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:B85" xr:uid="{00000000-0001-0000-0D00-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A5:A87"/>
+  <autoFilter ref="A3:B86" xr:uid="{00000000-0001-0000-0D00-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B88">
+    <sortCondition ref="A5:A88"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="H21" sqref="H21"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B4">
         <v>1500000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="B5">
         <v>1500000026</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="B6">
         <v>1500000002</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="B7">
         <v>1500000018</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B8">
         <v>1500000025</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="B9">
         <v>1500000013</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="B10">
         <v>1500000014</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="B11">
         <v>1500000029</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="B12">
         <v>1500000003</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="B13">
         <v>1500000010</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="B14">
         <v>1500000004</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="B15">
         <v>1500000005</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="B16">
         <v>1500000028</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="B17">
         <v>1500000006</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="B18">
         <v>1500000023</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="B19">
         <v>1500000020</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="B20">
         <v>1500000024</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="B21">
         <v>1500000027</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="B22">
         <v>1500000007</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="B23">
         <v>1500000016</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="B24">
         <v>1500000008</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="B25">
         <v>1500000015</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="B26">
         <v>1500000012</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="B27">
         <v>1500000011</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="B28">
         <v>1500000021</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B29">
         <v>1500000009</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="8" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="B30">
         <v>1500000017</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="B31">
         <v>1500000019</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="B32">
         <v>1500000022</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B29">
     <sortCondition ref="A4:A29"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A37" sqref="A37"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="65.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="B4">
         <v>1600000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B5">
         <v>1600000046</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="B6">
         <v>1600000019</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="B7">
         <v>1600000025</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="B8">
         <v>1600000028</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="B9">
         <v>1600000002</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="B10">
         <v>1600000052</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B11">
         <v>1600000047</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="B12">
         <v>1600000058</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="B13">
         <v>1600000043</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="B14">
         <v>1600000003</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="B15">
         <v>1600000037</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="B16">
         <v>1600000029</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="B17">
         <v>1600000020</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="B18">
         <v>1600000036</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="B19">
         <v>1600000004</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="8" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="B20">
         <v>1600000032</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="B21">
         <v>1600000023</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="B22">
         <v>1600000056</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="B23">
         <v>1600000055</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="B24">
         <v>1600000040</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="B25">
         <v>1600000027</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="B26">
         <v>1600000038</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="B27">
         <v>1600000035</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="B28">
         <v>1600000018</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="B29">
         <v>1600000048</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B30">
         <v>1600000005</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="B31">
         <v>1600000041</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="B32">
         <v>1600000026</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="B33">
         <v>1600000021</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="B34">
         <v>1600000006</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="B35">
         <v>1600000007</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="B36">
         <v>1600000008</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="B37">
         <v>1600000060</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B38">
         <v>1600000042</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="B39">
         <v>1600000044</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="B40">
         <v>1600000014</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="B41">
         <v>1600000030</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="B42">
         <v>1600000053</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="B43">
         <v>1600000059</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="B44">
         <v>1600000015</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="B45">
         <v>1600000022</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="8" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="B46">
         <v>1600000031</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="B47">
         <v>1600000009</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="B48">
         <v>1600000039</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="B49" s="3">
         <v>1600000017</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="B50">
         <v>1600000033</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="B51">
         <v>1600000049</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="B52">
         <v>1600000016</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="B53">
         <v>1600000050</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="B54">
         <v>1600000010</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="B55">
         <v>1600000024</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B56">
         <v>1600000051</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="B57">
         <v>1600000054</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="B58">
         <v>1600000011</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="B59">
         <v>1600000013</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="B60">
         <v>1600000045</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="B61">
         <v>1600000057</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="B62">
         <v>1600000034</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="B63">
         <v>1600000012</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B63">
     <sortCondition ref="A4:A63"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="B4">
         <v>1700000008</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="B5">
         <v>1700000003</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B6">
         <v>1700000001</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="B7">
         <v>1700000006</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="B8">
         <v>1700000005</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="B9">
         <v>1700000004</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="B10">
         <v>1700000002</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="B11">
         <v>1700000009</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="B12">
         <v>1700000007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:B52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="M13" sqref="M13"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="B4">
         <v>1800000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="B5">
         <v>1800000019</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="B6">
         <v>1800000002</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="B7">
         <v>1800000030</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="B8">
         <v>1800000003</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="B9">
         <v>1800000041</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B10">
         <v>1800000035</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="B11">
         <v>1800000048</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="B12">
         <v>1800000049</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="B13">
         <v>1800000025</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="B14">
         <v>1800000004</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="B15">
         <v>1800000020</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="B16">
         <v>1800000021</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="B17">
         <v>1800000005</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="B18">
         <v>1800000026</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="B19">
         <v>1800000022</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="B20">
         <v>1800000031</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="B21">
         <v>1800000042</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="B22">
         <v>1800000039</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="B23">
         <v>1800000006</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="B24">
         <v>1800000047</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="8" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="B25">
         <v>1800000033</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="B26">
         <v>1800000045</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="B27">
         <v>1800000007</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="B28">
         <v>1800000028</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="B29">
         <v>1800000008</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="B30">
         <v>1800000037</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="B31">
         <v>1800000036</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="B32">
         <v>1800000009</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="B33">
         <v>1800000010</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="B34">
         <v>1800000011</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="B35">
         <v>1800000043</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="B36">
         <v>1800000012</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="B37">
         <v>1800000013</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="B38">
         <v>1800000034</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="B39">
         <v>1800000038</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="B40">
         <v>1800000029</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="B41">
         <v>1800000014</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="B42" s="3">
         <v>1800000023</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="B43">
         <v>1800000032</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B44">
         <v>1800000046</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="B45">
         <v>1800000015</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="B46">
         <v>1800000016</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="B47">
         <v>1800000027</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="B48">
         <v>1800000044</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="B49">
         <v>1800000017</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="B50">
         <v>1800000040</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="B51">
         <v>1800000024</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="B52">
         <v>1800000018</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B53">
     <sortCondition ref="A4:A53"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:B130"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A51" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A63" sqref="A63"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="B4">
         <v>1900000116</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="B5">
         <v>1900000001</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="B6">
         <v>1900000106</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="B7">
         <v>1900000119</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="B8">
         <v>1900000002</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="B9">
         <v>1900000120</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="B10">
         <v>1900000075</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="B11">
         <v>1900000003</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="B12">
         <v>1900000004</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="B13">
         <v>1900000005</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="B14">
         <v>1900000006</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="B15">
         <v>1900000056</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
       <c r="B16">
         <v>1900000007</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="B17">
         <v>1900000057</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="B18">
         <v>1900000008</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="B19">
         <v>1900000009</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="B20">
         <v>1900000072</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="B21">
         <v>1900000010</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="B22">
         <v>1900000011</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="B23">
         <v>1900000112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="B24">
         <v>1900000053</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="B25">
         <v>1900000117</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="B26">
         <v>1900000076</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="B27">
         <v>1900000058</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="B28">
         <v>1900000118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="B29">
         <v>1900000098</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="B30">
         <v>1900000045</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="B31">
         <v>1900000012</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="B32">
         <v>1900000104</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="B33">
         <v>1900000094</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="B34">
         <v>1900000095</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="B35">
         <v>1900000077</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="B36">
         <v>1900000067</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="B37">
         <v>1900000054</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>1029</v>
+        <v>1037</v>
       </c>
       <c r="B38">
         <v>1900000046</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>1030</v>
+        <v>1038</v>
       </c>
       <c r="B39">
         <v>1900000047</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="B40">
         <v>1900000078</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="B41">
         <v>1900000013</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>1033</v>
+        <v>1041</v>
       </c>
       <c r="B42">
         <v>1900000014</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="B43">
         <v>1900000100</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="B44">
         <v>1900000050</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
       <c r="B45">
         <v>1900000111</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>1037</v>
+        <v>1045</v>
       </c>
       <c r="B46">
         <v>1900000063</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="B47">
         <v>1900000082</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="B48">
         <v>1900000107</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="B49">
         <v>1900000064</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="B50">
         <v>1900000089</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="B51">
         <v>1900000083</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="B52">
         <v>1900000048</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="B53">
         <v>1900000126</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="B54">
         <v>1900000108</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
       <c r="B55">
         <v>1900000065</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="B56">
         <v>1900000015</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="B57">
         <v>1900000016</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="B58">
         <v>1900000069</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="B59">
         <v>1900000017</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="B60">
         <v>1900000113</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
       <c r="B61">
         <v>1900000018</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="B62">
         <v>1900000049</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="B63">
         <v>1900000129</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="B64">
         <v>1900000019</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="B65">
         <v>1900000020</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="B66">
         <v>1900000021</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="B67">
         <v>1900000125</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B68">
         <v>1900000062</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="B69">
         <v>1900000124</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
       <c r="B70">
         <v>1900000105</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="B71">
         <v>1900000051</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" s="8" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="B72">
         <v>1900000084</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="B73">
         <v>1900000128</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="B74">
         <v>1900000022</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="B75">
         <v>1900000023</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="B76">
         <v>1900000122</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="B77">
         <v>1900000103</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="B78">
         <v>1900000024</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
       <c r="B79">
         <v>1900000025</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="B80">
         <v>1900000123</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="B81">
         <v>1900000026</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="B82">
         <v>1900000027</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="B83">
         <v>1900000109</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="B84">
         <v>1900000028</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="B85">
         <v>1900000029</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="B86">
         <v>1900000068</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="B87">
         <v>1900000114</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="B88">
         <v>1900000030</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="B89">
         <v>1900000080</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="B90">
         <v>1900000086</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="B91">
         <v>1900000031</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="B92">
         <v>1900000032</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="B93">
         <v>1900000055</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="B94">
         <v>1900000033</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="B95">
         <v>1900000093</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="B96">
         <v>1900000034</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="B97">
         <v>1900000035</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="B98">
         <v>1900000096</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="B99">
         <v>1900000079</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="B100">
         <v>1900000060</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="B101">
         <v>1900000090</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="B102">
         <v>1900000061</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="B103">
         <v>1900000070</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="B104">
         <v>1900000071</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="B105">
         <v>1900000081</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="B106">
         <v>1900000127</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" s="8" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="B107">
         <v>1900000087</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="B108">
         <v>1900000101</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="B109">
         <v>1900000091</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="B110">
         <v>1900000121</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="B111">
         <v>1900000036</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="B112">
         <v>1900000037</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="B113">
         <v>1900000059</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="B114">
         <v>1900000038</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="B115">
         <v>1900000039</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="B116">
         <v>1900000092</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="B117">
         <v>1900000115</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="B118">
         <v>1900000040</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="B119">
         <v>1900000041</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="B120">
         <v>1900000052</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="B121">
         <v>1900000042</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="B122">
         <v>1900000066</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="B123">
         <v>1900000102</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="B124">
         <v>1900000073</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="B125">
         <v>1900000097</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="B126">
         <v>1900000110</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="B127">
         <v>1900000043</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="B128">
         <v>1900000074</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="B129">
         <v>1900000044</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" s="8" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="B130">
         <v>1900000088</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B131">
     <sortCondition ref="A5:A131"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="I34" sqref="I34"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B4">
         <v>2000000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B5">
         <v>2000000039</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>2000000043</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B7">
         <v>2000000029</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B8">
         <v>2000000046</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>2000000041</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B10">
         <v>2000000058</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B11">
         <v>2000000054</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B12">
         <v>2000000047</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B13">
         <v>2000000018</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>2000000048</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>2000000053</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>2000000021</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B17">
         <v>2000000051</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>2000000023</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B19">
         <v>2000000030</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B20">
         <v>2000000002</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B21">
         <v>2000000049</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
         <v>2000000059</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>2000000003</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B24">
         <v>2000000004</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>2000000025</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B26">
         <v>2000000005</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27">
         <v>2000000032</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>2000000019</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>2000000006</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>2000000044</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B31">
         <v>2000000007</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B32">
         <v>2000000008</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B33">
         <v>2000000009</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B34">
         <v>2000000034</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B35">
         <v>2000000010</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B36">
         <v>2000000057</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B37">
         <v>2000000060</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B38">
         <v>2000000042</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B39">
         <v>2000000056</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B40">
         <v>2000000011</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B41">
         <v>2000000061</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B42">
         <v>2000000012</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B43">
         <v>2000000052</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B44">
         <v>2000000013</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B45">
         <v>2000000035</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B46">
         <v>2000000020</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B47">
         <v>2000000028</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B48">
         <v>2000000024</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B49">
         <v>2000000014</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B50">
         <v>2000000061</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B51">
         <v>2000000040</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B52">
         <v>2000000015</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B53">
         <v>2000000031</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B54">
         <v>2000000037</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B55">
         <v>2000000027</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B56">
         <v>2000000033</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B57">
         <v>2000000016</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B58">
         <v>2000000017</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B59">
         <v>2000000050</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B60">
         <v>2000000038</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B61">
         <v>2000000022</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B62">
         <v>2000000055</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B63">
         <v>2000000026</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B63">
     <sortCondition ref="A4:A64"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
-  <dimension ref="A1:B51"/>
+  <dimension ref="A1:B52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D46" sqref="D46"/>
+      <pane ySplit="3" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A57" sqref="A57"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="B4">
         <v>1110000040</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="B5">
         <v>1110000019</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="8" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="B6">
         <v>1110000031</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="B7">
         <v>1110000001</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="B8">
         <v>1110000024</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="B9">
         <v>1110000045</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="B10">
         <v>1110000002</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="B11">
         <v>1110000035</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="B12">
         <v>1110000037</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="B13">
         <v>1110000003</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="B14">
         <v>1110000028</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="B15">
         <v>1110000022</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="B16">
         <v>1110000021</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="B17">
         <v>1110000004</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="B18">
         <v>1110000033</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="B19">
         <v>1110000017</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="B20">
         <v>1110000005</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="B21">
         <v>1110000027</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="B22">
         <v>1110000038</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="B23">
         <v>1110000006</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="B24">
         <v>1110000039</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="B25">
         <v>1110000007</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="B26">
         <v>1110000008</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="B27">
         <v>1110000023</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="B28">
         <v>1110000034</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="B29">
         <v>1110000041</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="B30">
         <v>1110000044</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="B31">
         <v>1110000047</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="B32">
         <v>1110000009</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
       <c r="B33">
         <v>1110000010</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="B34">
         <v>1110000032</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="B35">
         <v>1110000018</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="B36">
         <v>1110000046</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="B37">
         <v>1110000011</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="B38">
         <v>1110000025</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="B39">
         <v>1110000012</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="B40">
         <v>1110000013</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="B41">
         <v>1110000020</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="B42">
         <v>1110000029</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="B43">
         <v>1110000026</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="B44">
         <v>1110000036</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="B45">
         <v>1110000014</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="B46">
         <v>1110000048</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="B47">
         <v>1110000043</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="B48">
         <v>1110000042</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="B49">
         <v>1110000015</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="B50">
         <v>1110000030</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="B51">
+        <v>1110000049</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B52">
         <v>1110000016</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B51">
-    <sortCondition ref="A5:A51"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B52">
+    <sortCondition ref="A5:A52"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:B152"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A134" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A138" sqref="A138:XFD138"/>
+      <selection pane="bottomLeft" activeCell="A136" sqref="A136:B136"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="B4">
         <v>1120000002</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="B5">
         <v>1120000003</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="B6">
         <v>1120000072</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="B7">
         <v>1120000147</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="B8">
         <v>1120000134</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="11" customFormat="1">
-[...3 lines deleted...]
-      <c r="B9" s="11">
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B9">
         <v>1120000149</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="B10">
         <v>1120000115</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="B11">
         <v>1120000004</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="B12">
         <v>1120000005</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="B13">
         <v>1120000101</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="B14">
         <v>1120000006</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
       <c r="B15">
         <v>1120000007</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="B16">
         <v>1120000128</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="B17">
         <v>1120000140</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>1186</v>
+        <v>1195</v>
       </c>
       <c r="B18">
         <v>1120000008</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="B19">
         <v>1120000119</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="B20">
         <v>1120000097</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="B21">
         <v>1120000009</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="B22">
         <v>1120000010</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="B23">
         <v>1120000146</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="B24">
         <v>1120000132</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="B25">
         <v>1120000011</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="B26">
         <v>1120000073</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="B27">
         <v>1120000106</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="B28">
         <v>1120000012</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="B29">
         <v>1120000013</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="B30">
         <v>1120000014</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="B31">
         <v>1120000148</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="B32">
         <v>1120000080</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="B33">
         <v>6000000046</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="B34">
         <v>1120000015</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="B35">
         <v>1120000016</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="B36">
         <v>1120000017</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="B37">
         <v>1120000018</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="B38">
         <v>1120000019</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="B39">
         <v>1120000074</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="B40">
         <v>1120000084</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="B41">
         <v>1120000107</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="B42">
         <v>1120000111</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="B43">
         <v>1120000020</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="B44">
         <v>1120000081</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="B45">
         <v>1120000082</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="B46">
         <v>1120000021</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="B47">
         <v>1120000022</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="B48">
         <v>1120000091</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="B49">
         <v>1120000023</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="B50">
         <v>1120000136</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="B51">
         <v>1120000024</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="B52">
         <v>1120000025</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="8" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="B53">
         <v>1120000104</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="B54">
         <v>1120000108</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="B55">
         <v>1120000095</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="B56">
         <v>1120000141</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="B57">
         <v>1120000026</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="B58">
         <v>1120000142</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="B59">
         <v>1120000027</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="B60">
         <v>1120000028</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="B61">
         <v>1120000029</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="B62">
         <v>1120000139</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="B63">
         <v>1120000030</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="B64">
         <v>1120000031</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="B65">
         <v>1120000145</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="B66">
         <v>1120000032</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="B67">
         <v>1120000033</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="B68">
         <v>1120000034</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="B69">
         <v>1120000035</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="B70">
         <v>1120000036</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="B71">
         <v>1120000131</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="B72">
         <v>1120000037</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="B73">
         <v>1120000039</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="B74">
         <v>1120000038</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="B75">
         <v>1120000087</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="B76">
         <v>1120000098</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="B77">
         <v>1120000112</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="B78">
         <v>1120000040</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="B79">
         <v>1120000135</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="B80">
         <v>1120000079</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="B81">
         <v>1120000041</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="B82">
         <v>1120000042</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="B83">
         <v>1120000043</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="B84">
         <v>1120000044</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="B85">
         <v>1120000099</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="B86">
         <v>1120000045</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="B87">
         <v>1120000046</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="B88">
         <v>1120000047</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="B89">
         <v>1120000121</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="B90">
         <v>1120000122</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="B91">
         <v>1120000048</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="B92">
         <v>1120000102</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="B93">
         <v>1120000049</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="B94">
         <v>1120000113</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="B95">
         <v>1120000114</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="B96">
         <v>1120000120</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="B97">
         <v>1120000109</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="B98">
         <v>1120000116</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="B99">
         <v>1120000096</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="B100">
         <v>1120000050</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="B101">
         <v>1120000094</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="B102">
         <v>1120000051</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
       <c r="B103">
         <v>1120000052</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="B104">
         <v>1120000083</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>1273</v>
+        <v>1282</v>
       </c>
       <c r="B105">
         <v>1120000053</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="B106">
         <v>1120000054</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>1275</v>
+        <v>1284</v>
       </c>
       <c r="B107">
         <v>1120000129</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="B108">
         <v>1120000055</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="B109">
         <v>1120000100</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="B110">
         <v>1120000085</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="B111">
         <v>1120000103</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="B112">
         <v>1120000086</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="B113">
         <v>1120000056</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>1282</v>
+        <v>1291</v>
       </c>
       <c r="B114">
         <v>1120000057</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="B115">
         <v>1120000058</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="B116">
         <v>1120000059</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="B117">
         <v>1120000060</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>1286</v>
+        <v>1295</v>
       </c>
       <c r="B118">
         <v>1120000118</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>1287</v>
+        <v>1296</v>
       </c>
       <c r="B119">
         <v>1120000092</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
       <c r="B120">
         <v>1120000061</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="B121">
         <v>1120000089</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="B122">
         <v>1120000062</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="B123">
         <v>1120000077</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="B124">
         <v>1120000124</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="B125">
         <v>1120000063</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="B126">
         <v>1120000117</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="B127">
         <v>1120000144</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>1296</v>
+        <v>1305</v>
       </c>
       <c r="B128">
         <v>1120000076</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
       <c r="B129">
         <v>1120000064</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="B130">
         <v>1120000126</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="B131">
         <v>1120000088</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>1300</v>
+        <v>1309</v>
       </c>
       <c r="B132">
         <v>1120000137</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="B133">
         <v>1120000075</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="B134">
         <v>1120000065</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="B135">
         <v>1120000143</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
-        <v>1304</v>
+        <v>1313</v>
       </c>
       <c r="B136">
         <v>1120000066</v>
       </c>
     </row>
-    <row r="137" spans="1:2" s="11" customFormat="1">
-[...3 lines deleted...]
-      <c r="B137" s="11">
+    <row r="137" spans="1:2">
+      <c r="A137" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B137">
         <v>1120000150</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="B138">
         <v>1120000093</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="B139">
         <v>1120000130</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>1308</v>
+        <v>1317</v>
       </c>
       <c r="B140">
         <v>1120000067</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="B141">
         <v>1120000068</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>1310</v>
+        <v>1319</v>
       </c>
       <c r="B142">
         <v>1120000105</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>1311</v>
+        <v>1320</v>
       </c>
       <c r="B143">
         <v>1120000078</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="B144">
         <v>1120000001</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="B145">
         <v>1120000110</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="B146">
         <v>1120000138</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="B147">
         <v>1120000123</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="B148">
         <v>1120000069</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="B149">
         <v>1120000070</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" s="4" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="B150">
         <v>1120000090</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="B151">
         <v>1120000071</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
       <c r="B152">
         <v>1120000127</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:B152" xr:uid="{00000000-0001-0000-1400-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B151">
     <sortCondition ref="A4:A151"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:B35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B14" sqref="B14"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1321</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1322</v>
+        <v>1331</v>
       </c>
       <c r="B4">
         <v>1130000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1323</v>
+        <v>1332</v>
       </c>
       <c r="B5">
         <v>1130000002</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="B6">
         <v>1130000003</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="B7">
         <v>1130000022</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="B8">
         <v>1130000004</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
       <c r="B9">
         <v>1130000023</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="B10">
         <v>1130000017</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="B11">
         <v>1130000005</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="B12">
         <v>1130000018</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="B13">
         <v>1130000013</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="B14">
         <v>1130000033</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="B15">
         <v>1130000027</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>1334</v>
+        <v>1343</v>
       </c>
       <c r="B16">
         <v>1130000006</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>1335</v>
+        <v>1344</v>
       </c>
       <c r="B17">
         <v>1130000015</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>1336</v>
+        <v>1345</v>
       </c>
       <c r="B18">
         <v>1130000028</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>1337</v>
+        <v>1346</v>
       </c>
       <c r="B19">
         <v>1130000020</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>1338</v>
+        <v>1347</v>
       </c>
       <c r="B20">
         <v>1130000019</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="8" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="B21">
         <v>1130000016</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="B22">
         <v>1130000024.3</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="B23" s="4">
         <v>1130000012</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="B24">
         <v>1130000007</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>1343</v>
+        <v>1352</v>
       </c>
       <c r="B25">
         <v>1130000008</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>1344</v>
+        <v>1353</v>
       </c>
       <c r="B26">
         <v>1130000029</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>1345</v>
+        <v>1354</v>
       </c>
       <c r="B27">
         <v>1130000009</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="B28">
         <v>1130000031</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="B29">
         <v>1130000014</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>1348</v>
+        <v>1357</v>
       </c>
       <c r="B30">
         <v>1130000010</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="B31">
         <v>1130000025.7</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>1350</v>
+        <v>1359</v>
       </c>
       <c r="B32">
         <v>1130000025</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="B33">
         <v>1130000032</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>1352</v>
+        <v>1361</v>
       </c>
       <c r="B34">
         <v>1130000030</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>1353</v>
+        <v>1362</v>
       </c>
       <c r="B35">
         <v>1130000011</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B35">
     <sortCondition ref="A4:A35"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
-  <dimension ref="A1:B45"/>
+  <dimension ref="A1:B46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A45" sqref="A45:XFD45"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B10" sqref="B10"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="B4">
         <v>1140000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="B5">
         <v>1140000002</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="B6">
         <v>1140000003</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="B7">
         <v>1140000022</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="B8">
         <v>1140000033</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
       <c r="B9">
         <v>1140000021</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="B10">
-        <v>1140000015</v>
+        <v>1140000045</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="B11">
-        <v>1140000004</v>
+        <v>1140000015</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="B12">
-        <v>1140000039</v>
+        <v>1140000004</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>1364</v>
+        <v>1373</v>
       </c>
       <c r="B13">
-        <v>1140000018</v>
+        <v>1140000039</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="B14">
-        <v>1140000040</v>
+        <v>1140000018</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="B15">
-        <v>1140000041</v>
+        <v>1140000040</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="B16">
-        <v>1140000005</v>
+        <v>1140000041</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="B17">
-        <v>1140000019</v>
+        <v>1140000005</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="B18">
-        <v>1140000006</v>
+        <v>1140000019</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="B19">
-        <v>1140000025</v>
+        <v>1140000006</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="B20">
-        <v>1140000014</v>
+        <v>1140000025</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="B21">
-        <v>1140000007</v>
+        <v>1140000014</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="B22">
-        <v>1140000031</v>
+        <v>1140000007</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="B23">
-        <v>1140000037</v>
+        <v>1140000031</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="B24">
-        <v>1140000028</v>
+        <v>1140000037</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="B25">
-        <v>1140000017</v>
+        <v>1140000028</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="B26">
-        <v>1140000038</v>
+        <v>1140000017</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="B27">
-        <v>1140000032</v>
+        <v>1140000038</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="B28">
-        <v>1140000008</v>
+        <v>1140000032</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="B29">
-        <v>1140000009</v>
+        <v>1140000008</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="B30">
-        <v>1140000042</v>
+        <v>1140000009</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="B31">
-        <v>1140000020</v>
+        <v>1140000042</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="B32">
-        <v>1140000013</v>
+        <v>1140000020</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="B33">
+        <v>1140000013</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B34">
         <v>1140000010</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
-[...3 lines deleted...]
-      <c r="B34">
+    <row r="35" spans="1:2">
+      <c r="A35" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B35">
         <v>1140000026</v>
-      </c>
-[...6 lines deleted...]
-        <v>1140000036</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="B36">
-        <v>1140000034</v>
+        <v>1140000036</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="B37">
-        <v>1140000016</v>
+        <v>1140000034</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="B38">
-        <v>1140000011</v>
+        <v>1140000016</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="B39">
-        <v>1140000029</v>
+        <v>1140000011</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="B40">
-        <v>1140000027</v>
+        <v>1140000029</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="B41">
-        <v>1140000024</v>
+        <v>1140000027</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="B42">
-        <v>1140000035</v>
+        <v>1140000024</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="B43">
-        <v>1140000030</v>
+        <v>1140000035</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="B44">
-        <v>1140000012</v>
+        <v>1140000030</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="B45">
+        <v>1140000012</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B46">
         <v>1140000023</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B44">
-    <sortCondition ref="A4:A44"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B45">
+    <sortCondition ref="A4:A45"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1397</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1398</v>
+        <v>1408</v>
       </c>
       <c r="B4">
         <v>1150000004</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="B5">
         <v>1150000001</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="B6">
         <v>1150000002</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="B7">
         <v>1150000005</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="B8">
         <v>1150000003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="B4">
         <v>1160000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="B5">
         <v>1160000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:XFD5"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="B4">
         <v>1170000002</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="B5">
         <v>1170000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5:XFD5"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="B4">
         <v>1180000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
       <c r="B5">
         <v>1180000002</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1412</v>
+        <v>1422</v>
       </c>
       <c r="B6">
         <v>1180000003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:B134"/>
+  <dimension ref="A1:B135"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A118" sqref="A118"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F90" sqref="F90"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B4">
         <v>3000000001</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B5">
         <v>3000000123</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B6">
         <v>3000000054</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B7">
         <v>3000000078</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B8">
         <v>3000000002</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B9">
         <v>3000000058</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B10">
         <v>3000000055</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B11">
         <v>3000000110</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B12">
         <v>3000000098</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B13">
         <v>3000000003</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B14">
         <v>3000000099</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B15">
         <v>3000000039</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B16">
         <v>3000000074</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B17" s="1">
         <v>3000000048</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B18" s="1">
         <v>3000000118</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B19">
         <v>3000000059</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B20">
         <v>3000000101</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B21">
         <v>3000000129</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B22">
         <v>3000000004</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>3000000040</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>3000000090</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>3000000005</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
         <v>3000000006</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>3000000060</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>3000000007</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>3000000112</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>3000000008</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B31">
         <v>3000000077</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B32">
         <v>3000000130</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B33">
         <v>3000000105</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B34">
         <v>3000000009</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B35">
         <v>3000000010</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B36">
         <v>3000000082</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B37">
         <v>3000000065</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B38">
         <v>3000000102</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B39">
         <v>3000000075</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B40">
         <v>3000000069</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B41" s="3">
         <v>3000000050</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B42">
         <v>3000000127</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B43">
         <v>3000000064</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B44">
         <v>3000000122</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B45">
         <v>3000000011</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B46">
         <v>3000000106</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B47">
         <v>3000000087</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B48">
         <v>3000000012</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B49">
         <v>3000000132</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B50">
         <v>3000000113</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B51">
         <v>3000000079</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B52">
         <v>3000000013</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B53">
         <v>3000000080</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B54">
         <v>3000000100</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B55">
         <v>3000000117</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B56">
         <v>3000000131</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B57" s="1">
         <v>3000000049</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B58">
         <v>3000000014</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B59">
         <v>3000000095</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B60">
         <v>3000000103</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B61">
         <v>3000000015</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B62">
         <v>3000000056</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B63">
         <v>3000000091</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B64">
         <v>3000000111</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B65">
         <v>3000000016</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B66">
         <v>3000000115</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B67">
         <v>3000000017</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B68">
         <v>3000000086</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B69">
         <v>3000000088</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B70">
         <v>3000000061</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B71">
         <v>3000000018</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B72">
         <v>3000000120</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B73">
         <v>3000000089</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B74">
         <v>3000000047</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B75">
         <v>3000000019</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B76">
         <v>3000000020</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B77">
         <v>3000000044</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B78">
         <v>3000000126</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B79">
         <v>3000000021</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B80">
         <v>3000000107</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B81">
         <v>3000000083</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B82">
         <v>3000000041</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B83">
         <v>3000000022</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B84">
         <v>3000000084</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B85">
         <v>3000000023</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B86">
         <v>3000000051</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B87">
         <v>3000000073</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B88">
         <v>3000000057</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B89">
         <v>3000000062</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B90">
         <v>3000000024</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B91">
         <v>3000000081</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B92">
         <v>3000000025</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B93">
         <v>3000000026</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B94">
-        <v>3000000128</v>
+        <v>3000000133</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B95">
-        <v>3000000027</v>
+        <v>3000000128</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B96">
-        <v>3000000028</v>
+        <v>3000000027</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B97">
-        <v>3000000093</v>
+        <v>3000000028</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B98">
-        <v>3000000042</v>
+        <v>3000000093</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B99">
-        <v>3000000066</v>
+        <v>3000000042</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B100">
-        <v>3000000121</v>
+        <v>3000000066</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B101">
-        <v>3000000076</v>
+        <v>3000000121</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B102">
-        <v>3000000029</v>
+        <v>3000000076</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B103">
-        <v>3000000030</v>
+        <v>3000000029</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B104">
-        <v>3000000031</v>
+        <v>3000000030</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B105">
-        <v>3000000119</v>
+        <v>3000000031</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B106">
-        <v>3000000071</v>
+        <v>3000000119</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B107">
-        <v>3000000032</v>
+        <v>3000000071</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B108">
-        <v>3000000085</v>
+        <v>3000000032</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B109">
-        <v>3000000096</v>
+        <v>3000000085</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B110">
-        <v>3000000033</v>
+        <v>3000000096</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B111">
-        <v>3000000034</v>
+        <v>3000000033</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B112">
-        <v>3000000046</v>
+        <v>3000000034</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B113">
-        <v>3000000072</v>
+        <v>3000000046</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B114">
-        <v>3000000067</v>
+        <v>3000000072</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B115">
-        <v>3000000114</v>
+        <v>3000000067</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B116">
-        <v>3000000104</v>
+        <v>3000000114</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B117">
-        <v>3000000070</v>
+        <v>3000000104</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B118">
-        <v>3000000063</v>
+        <v>3000000070</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B119">
-        <v>3000000092</v>
+        <v>3000000063</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B120">
+        <v>3000000092</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" t="s">
+        <v>316</v>
+      </c>
+      <c r="B121">
         <v>3000000035</v>
       </c>
     </row>
-    <row r="121" spans="1:2">
-[...3 lines deleted...]
-      <c r="B121">
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B122">
         <v>3000000052</v>
-      </c>
-[...6 lines deleted...]
-        <v>3000000068</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B123">
-        <v>3000000097</v>
+        <v>3000000068</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B124">
-        <v>3000000124</v>
+        <v>3000000097</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B125">
-        <v>3000000045</v>
+        <v>3000000124</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B126">
-        <v>3000000094</v>
+        <v>3000000045</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B127">
-        <v>3000000036</v>
+        <v>3000000094</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B128">
-        <v>3000000125</v>
+        <v>3000000036</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B129">
-        <v>3000000037</v>
+        <v>3000000125</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B130">
-        <v>3000000038</v>
+        <v>3000000037</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B131">
-        <v>3000000109</v>
+        <v>3000000038</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B132">
-        <v>3000000108</v>
+        <v>3000000109</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B133">
-        <v>3000000043</v>
+        <v>3000000108</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B134">
+        <v>3000000043</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" t="s">
+        <v>330</v>
+      </c>
+      <c r="B135">
         <v>3000000116</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:B134" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A4:A138"/>
+  <autoFilter ref="A3:B135" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B134">
+    <sortCondition ref="A4:A139"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A27" sqref="A27"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B4">
         <v>4000000018</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B5">
         <v>4000000001</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B6">
         <v>4000000023</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B7">
         <v>4000000014</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B8">
         <v>4000000022</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B9">
         <v>4000000017</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B10">
         <v>4000000029</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B11">
         <v>4000000002</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B12">
         <v>4000000027</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B13">
         <v>4000000003</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B14">
         <v>4000000024</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B15">
         <v>4000000021</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B16">
         <v>4000000016</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B17">
         <v>4000000030</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B18">
         <v>4000000004</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B19">
         <v>4000000031</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B20">
         <v>4000000015</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B21">
         <v>4000000019</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B22">
         <v>4000000005</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B23">
         <v>4000000012</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B24">
         <v>4000000026</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B25">
         <v>4000000013</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B26">
         <v>4000000006</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B27">
         <v>4000000032</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B28">
         <v>4000000028</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B29">
         <v>4000000025</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B30">
         <v>4000000020</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B31">
         <v>4000000007</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B32">
         <v>4000000008</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B33">
         <v>4000000009</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B34">
         <v>4000000010</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B35">
         <v>4000000011</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B35">
     <sortCondition ref="A5:A35"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E32" sqref="E32"/>
+      <pane ySplit="3" topLeftCell="A32" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A44" sqref="A44"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="7" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B4">
         <v>5000000074</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B5">
         <v>5000000055</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B6">
         <v>5000000046</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B7">
         <v>5000000001</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B8">
         <v>5000000002</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B9">
         <v>5000000003</v>
       </c>
       <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B10">
         <v>5000000068</v>
       </c>
       <c r="D10" s="6"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B11">
         <v>5000000059</v>
       </c>
       <c r="D11" s="6"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B12">
         <v>5000000039</v>
       </c>
       <c r="D12" s="6"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B13">
         <v>5000000053</v>
       </c>
       <c r="D13" s="6"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B14" s="10">
         <v>5000000080</v>
       </c>
       <c r="D14" s="6"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B15">
         <v>5000000060</v>
       </c>
       <c r="D15" s="6"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B16">
         <v>5000000004</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B17">
-        <v>5000000066</v>
+        <v>5000000082</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B18">
-        <v>5000000052</v>
+        <v>5000000066</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B19">
-        <v>5000000005</v>
+        <v>5000000052</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B20">
-        <v>5000000079</v>
+        <v>5000000005</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B21">
-        <v>5000000034</v>
+        <v>5000000079</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B22">
-        <v>5000000056</v>
+        <v>5000000034</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B23">
-        <v>5000000031</v>
+        <v>5000000056</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B24">
-        <v>5000000077</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>5000000031</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B25">
-        <v>5000000006</v>
+        <v>5000000077</v>
+      </c>
+      <c r="D25" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B26">
-        <v>5000000071</v>
+        <v>5000000006</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B27">
-        <v>5000000081</v>
+        <v>5000000071</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B28">
-        <v>5000000007</v>
+        <v>5000000081</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B29">
-        <v>5000000008</v>
+        <v>5000000007</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B30">
-        <v>5000000061</v>
+        <v>5000000008</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B31">
-        <v>5000000035</v>
+        <v>5000000061</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B32">
-        <v>5000000057</v>
+        <v>5000000035</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B33">
-        <v>5000000036</v>
+        <v>5000000057</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B34">
-        <v>5000000072</v>
+        <v>5000000036</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B35">
-        <v>5000000051</v>
+        <v>5000000072</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B36">
-        <v>5000000029</v>
+        <v>5000000051</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B37">
-        <v>5000000009</v>
+        <v>5000000029</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B38">
-        <v>5000000062</v>
+        <v>5000000009</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B39">
-        <v>5000000063</v>
+        <v>5000000062</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B40">
-        <v>5000000032</v>
+        <v>5000000063</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B41">
-        <v>5000000048</v>
+        <v>5000000032</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B42">
-        <v>5000000010</v>
+        <v>5000000048</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B43">
-        <v>5000000050</v>
+        <v>5000000010</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>5000000064</v>
+        <v>406</v>
+      </c>
+      <c r="B44" s="10">
+        <v>5000000083</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B45">
-        <v>5000000011</v>
+        <v>5000000050</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B46">
-        <v>5000000012</v>
+        <v>5000000064</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B47">
-        <v>5000000038</v>
+        <v>5000000011</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B48">
-        <v>5000000037</v>
+        <v>5000000012</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B49">
-        <v>5000000013</v>
+        <v>5000000038</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B50">
-        <v>5000000065</v>
+        <v>5000000037</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B51">
+        <v>5000000013</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" t="s">
+        <v>414</v>
+      </c>
+      <c r="B52">
+        <v>5000000065</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" t="s">
+        <v>415</v>
+      </c>
+      <c r="B53">
         <v>5000000069</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:B49">
-    <sortCondition ref="A7:A66"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:B51">
+    <sortCondition ref="A7:A68"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:B36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="I10" sqref="I10"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B4">
         <v>5000000014</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B5">
         <v>5000000054</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B6">
         <v>5000000041</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B7">
         <v>5000000030</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="B8">
         <v>5000000078</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B9">
         <v>5000000015</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B10">
         <v>5000000042</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B11">
         <v>5000000016</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B12">
         <v>5000000017</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B13">
         <v>5000000049</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B14">
         <v>5000000018</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B15">
         <v>5000000019</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B16">
         <v>5000000040</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B17">
         <v>5000000073</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B18">
         <v>5000000020</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B19">
         <v>5000000021</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B20">
         <v>5000000022</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B21">
         <v>5000000023</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B22">
         <v>5000000043</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B23">
         <v>5000000024</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B24">
         <v>5000000075</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B25">
         <v>5000000058</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B26">
         <v>5000000025</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B27">
         <v>5000000045</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B28">
         <v>5000000047</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B29">
         <v>5000000026</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B30">
         <v>5000000044</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B31">
         <v>5000000076</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B32">
         <v>5000000027</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B33">
         <v>5000000067</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B34">
         <v>5000000028</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B35">
         <v>5000000070</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B36">
         <v>5000000033</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B36">
     <sortCondition ref="A4:A36"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:B64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B4">
         <v>6000000051</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B5">
         <v>6000000018</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B6">
         <v>6000000041</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B7">
         <v>6000000019</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B8">
         <v>6000000052</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B9">
         <v>6000000053</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B10">
         <v>6000000001</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B11">
         <v>6000000032</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B12">
         <v>6000000033</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B13">
         <v>6000000002</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B14">
         <v>6000000003</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B15">
         <v>6000000026</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B16">
         <v>6000000058</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B17">
         <v>6000000045</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B18">
         <v>6000000061</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B19">
         <v>6000000004</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B20">
         <v>6000000005</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B21">
         <v>6000000023</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B22">
         <v>6000000054</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B23">
         <v>6000000006</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B24">
         <v>6000000049</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B25">
         <v>6000000024</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B26">
         <v>6000000037</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B27">
         <v>6000000039</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B28">
         <v>6000000029</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B29">
         <v>6000000048</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B30">
         <v>6000000027</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B31">
         <v>6000000007</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B32">
         <v>6000000025</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B33">
         <v>6000000060</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B34">
         <v>6000000030</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="B35">
         <v>6000000008</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B36">
         <v>6000000056</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B37">
         <v>6000000036</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B38">
         <v>6000000028</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B39">
         <v>6000000042</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B40">
         <v>6000000043</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B41">
         <v>6000000009</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B42">
         <v>6000000010</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B43">
         <v>6000000040</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B44">
         <v>6000000011</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B45">
         <v>6000000057</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B46">
         <v>6000000034</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B47">
         <v>6000000012</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B48">
         <v>6000000044</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B49">
         <v>6000000038</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B50">
         <v>6000000055</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B51">
         <v>6000000022</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B52">
         <v>6000000035</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B53">
         <v>6000000013</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B54">
         <v>6000000014</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="B55">
         <v>6000000021</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B56">
         <v>6000000020</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B57">
         <v>6000000015</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B58">
         <v>6000000016</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B59">
         <v>6000000047</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B60">
         <v>6000000059</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B61">
         <v>6000000017</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B62">
         <v>6000000031</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B63">
         <v>6000000062</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="B64">
         <v>6000000046</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:B61">
     <sortCondition ref="A5:A61"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:B41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="L20" sqref="L20"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="B4">
         <v>7000000029</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B5">
         <v>7000000020</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B6">
         <f>7000000011</f>
         <v>7000000011</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="B7">
         <v>7000000026</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="B8">
         <v>7000000035</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B9">
         <v>7000000001</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B10">
         <v>7000000008</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B11">
         <v>7000000019</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="B12">
         <v>7000000022</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B13">
         <v>7000000002</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B14">
         <v>7000000023</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="B15">
         <v>7000000003</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B16">
         <v>7000000004</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B17">
         <v>7000000018</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B18">
         <v>7000000038</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="B19">
         <v>7000000005</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B20">
         <f>7000000010</f>
         <v>7000000010</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B21">
         <v>7000000013</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="B22">
         <v>7000000036</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B23">
         <v>7000000015</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="B24">
         <v>7000000017</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="B25">
         <v>7000000016</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B26">
         <v>7000000006</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B27">
         <v>7000000007</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B28">
         <v>7000000012</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B29">
         <v>7000000037</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B30">
         <v>7000000024</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B31">
         <v>7000000027</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B32">
         <v>7000000031</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B33">
         <v>7000000025</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="B34">
         <v>7000000009</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B35" s="3">
         <v>7000000014</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B36">
         <v>7000000028</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="8" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="B37">
         <v>7000000021</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B38">
         <v>7000000034</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="8" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B39">
         <v>7000000033</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="8" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="B40">
         <v>7000000032</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B41">
         <v>7000000030</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:B37">
     <sortCondition ref="A6:A37"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E17" sqref="E17"/>
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B4">
         <v>8000000020</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="B5">
         <v>8000000031</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B6">
         <v>8000000049</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B7">
         <v>8000000001</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B8">
         <v>8000000002</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B9">
         <v>8000000003</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B10">
         <v>8000000040</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B11">
         <v>8000000004</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B12">
         <v>8000000005</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B13">
         <v>8000000027</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B14">
         <v>8000000050</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B15">
         <v>8000000037</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B16">
         <v>8000000028</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B17">
         <v>8000000034</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="B18">
         <v>8000000029</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B19">
         <v>8000000060</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B20">
         <v>8000000046</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B21">
         <v>8000000035</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B22">
         <v>8000000051</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B23">
         <v>8000000006</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B24">
         <v>8000000047</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="B25">
         <v>8000000022</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B26">
         <v>8000000007</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B27">
         <v>8000000036</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B28" s="3">
         <v>8000000026</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="B29">
         <v>8000000008</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B30">
         <v>8000000024</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B31">
         <v>8000000023</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="B32">
         <v>8000000038</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B33">
         <v>8000000032</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="B34">
         <v>8000000043</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="B35">
         <v>8000000030</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B36">
         <v>8000000009</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B37">
         <v>8000000053</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="B38">
         <v>8000000044</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B39">
         <v>8000000010</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B40">
         <v>8000000011</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B41">
         <v>8000000012</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B42">
         <v>8000000013</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="8" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B43">
         <v>8000000041</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="8" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B44">
         <v>8000000054</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="B45">
         <v>8000000042</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B46">
         <v>8000000045</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B47">
         <v>8000000056</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B48">
         <v>8000000033</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="B49">
         <v>8000000014</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B50">
         <v>8000000057</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B51">
         <v>8000000059</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B52">
         <v>8000000058</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="B53">
         <v>8000000055</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B54">
         <v>8000000015</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B55">
         <v>8000000052</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="B56">
         <v>8000000039</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B57">
         <v>8000000016</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B58">
         <v>8000000017</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="B59">
         <v>8000000025</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B60">
         <v>8000000021</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B61">
         <v>8000000018</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="B62">
         <v>8000000019</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="B63">
         <v>8000000048</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:B62">
     <sortCondition ref="A4:A62"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
@@ -17333,50 +17443,56 @@
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39531269-B43B-4B5E-9AD2-E47440648BC2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1C23D2D-D812-4FF3-BD7A-6147D172E669}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C067DE6E-8458-44A2-917E-A5EABB66F8F6}"/>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{512da10d-071b-4b94-8abc-9ec4044d1516}" enabled="0" method="" siteId="{512da10d-071b-4b94-8abc-9ec4044d1516}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krizanek, Rachael</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>